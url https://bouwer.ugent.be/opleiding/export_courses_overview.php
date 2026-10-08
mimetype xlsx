--- v1 (2026-07-07)
+++ v2 (2026-10-08)
@@ -520,145 +520,145 @@
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
     </row>
     <row r="3" spans="1:7">
       <c r="B3" s="3">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3" t="s">
         <v>9</v>
       </c>
       <c r="G3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="B4" s="3">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="B5" s="3">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
       <c r="G5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="B6" s="3">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6">
         <v>4</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
       <c r="G6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="B7" s="3">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">